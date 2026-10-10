--- v0 (2026-09-18)
+++ v1 (2026-10-10)
@@ -1,458 +1,492 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00A53604" w:rsidRPr="00887A82" w:rsidRDefault="00A53604" w:rsidP="00A53604">
-[...204 lines deleted...]
-    <w:p w:rsidR="00A53604" w:rsidRPr="00887A82" w:rsidRDefault="00A53604" w:rsidP="00A53604">
+    <w:p w14:paraId="706390F3" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00887A82" w:rsidRDefault="00A53604" w:rsidP="00A53604">
       <w:pPr>
         <w:spacing w:before="4" w:line="120" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="11156" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="881"/>
-        <w:gridCol w:w="56"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="45"/>
+        <w:gridCol w:w="11"/>
+        <w:gridCol w:w="2734"/>
+        <w:gridCol w:w="229"/>
+        <w:gridCol w:w="64"/>
         <w:gridCol w:w="699"/>
         <w:gridCol w:w="577"/>
         <w:gridCol w:w="2154"/>
         <w:gridCol w:w="1254"/>
         <w:gridCol w:w="1254"/>
         <w:gridCol w:w="1254"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A53604" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="00A53604" w14:paraId="6E00A8B6" w14:textId="77777777" w:rsidTr="00B07B5A">
         <w:trPr>
           <w:trHeight w:val="1247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11156" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
-[...54 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="7C978D88" w14:textId="77777777" w:rsidR="00B65124" w:rsidRDefault="00B65124" w:rsidP="00B65124">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180" w:line="473" w:lineRule="exact"/>
+              <w:ind w:right="-23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>國立高雄科技大學工學</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>院</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E2BB661" w14:textId="0FA12C83" w:rsidR="00A53604" w:rsidRPr="00B65124" w:rsidRDefault="00B65124" w:rsidP="00B65124">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180" w:line="473" w:lineRule="exact"/>
+              <w:ind w:right="-23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>新聘各</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>職</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>級</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>專任</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>案</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>教</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>師</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>資格審</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>查</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00887A82">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>要點</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:position w:val="-4"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點數核算表</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53604" w:rsidTr="00DB487F">
+      <w:tr w:rsidR="00A53604" w14:paraId="0537FC21" w14:textId="77777777" w:rsidTr="00DB487F">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4663" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="2A554987" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>擬聘教師姓名：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6493" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="24F279D1" w14:textId="3456B734" w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>擬聘等級：</w:t>
             </w:r>
+            <w:r w:rsidR="00B65124">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65124">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>教授</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65124">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B65124">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□副</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65124">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>教授</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65124">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B65124">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00B65124">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>助理教授</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53604" w:rsidTr="00DB487F">
+      <w:tr w:rsidR="00A53604" w14:paraId="17821650" w14:textId="77777777" w:rsidTr="00B65124">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4663" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="4FD0301D" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -541,219 +575,299 @@
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD48F3" w:rsidRPr="00FD48F3" w:rsidRDefault="00A53604" w:rsidP="00EF4221">
+          <w:p w14:paraId="00D2B63C" w14:textId="77777777" w:rsidR="00FD48F3" w:rsidRPr="00FD48F3" w:rsidRDefault="00A53604" w:rsidP="00EF4221">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>請依序填寫：姓名、著作名稱、期刊名稱、卷數、頁數、發表年份</w:t>
+              <w:t>請依序填寫：姓名、著作名稱、期刊名稱、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006F145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>卷數</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006F145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>、頁數、發表年份</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(SCI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Impact Factor;Rank, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Impact </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
+              <w:t>Factor;Rank</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
               <w:t>領域別</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>並以＊註記該篇所有之通訊作者，檢附每篇論文首頁與以</w:t>
+              <w:t>並以</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>註記該篇所有之通訊作者，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>檢附每篇</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>論文首頁與以</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>WOS</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>資料庫為主之證明文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="2EA5CC47" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>期刊排名</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(R)</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>與點數</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRDefault="00A53604" w:rsidP="00EF4221">
+          <w:p w14:paraId="299A8747" w14:textId="77777777" w:rsidR="00A53604" w:rsidRDefault="00A53604" w:rsidP="00EF4221">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">(Impact Factor  </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
@@ -806,109 +920,109 @@
               <w:t>所登錄期刊排名</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="284478B6" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>申請人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="65D7AC01" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>自評點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="1DEE884E" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>系</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -937,1300 +1051,1375 @@
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
-          </w:tcPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FFB2FB" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="006F145A" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000750BA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>院</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53604" w:rsidTr="00DB487F">
+      <w:tr w:rsidR="00A53604" w14:paraId="1C5C2A45" w14:textId="77777777" w:rsidTr="00DB487F">
         <w:trPr>
           <w:trHeight w:val="1247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="749EA758" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>範例</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="007B0E04" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="0586C239" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="007B0E04" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B0E04">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>AAA*, BBB, CCC, “Synergistic oooooooooocomposites, “Optics Express, Vol.127(2), pp1047-1053, May, 2018. (SCI</w:t>
+              <w:t xml:space="preserve">AAA*, BBB, CCC, “Synergistic </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B0E04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>oooooooooocomposites</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B0E04">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>, “Optics Express, Vol.127(2), pp1047-1053, May, 2018. (SCI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="007B0E04">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>, Impact Factor =7.3; Rank: 5/88=5.7%, Optics)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="1DD5C3E0" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>10% (4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="2CC82093" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>10%&lt; R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20% (3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="149663B9" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">20%&lt; R </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50% (2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="687C6C26" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R&gt; 50% (1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="084DD3A3" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="2CBCC1EC" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="60684CEE" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53604" w:rsidTr="00DB487F">
+      <w:tr w:rsidR="00A53604" w14:paraId="5A1D1B83" w14:textId="77777777" w:rsidTr="00DB487F">
         <w:trPr>
           <w:trHeight w:val="1247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="16CE4A72" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="030AC5CB" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="4F52B012" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>10% (4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="32398CA4" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>10%&lt; R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20% (3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="64D541D9" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">20%&lt; R </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50% (2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="644C0C9A" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R&gt; 50% (1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="548C69ED" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="29C89E36" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="106A53CA" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A53604" w:rsidTr="00DB487F">
+      <w:tr w:rsidR="00A53604" w14:paraId="44D105B7" w14:textId="77777777" w:rsidTr="00DB487F">
         <w:trPr>
           <w:trHeight w:val="1247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="29B55419" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C67FEF4" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="2CAC8F23" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>10% (4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="72FC09E7" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>10%&lt; R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20% (3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="4A14DB1A" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">20%&lt; R </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50% (2</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="1D265BC6" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R&gt; 50% (1</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="639B80E9" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="5FAD5D82" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
+          <w:p w14:paraId="18E92F87" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="00B35F45" w:rsidRDefault="00A53604" w:rsidP="00B07B5A">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB487F" w:rsidTr="00FC5933">
+      <w:tr w:rsidR="00DB487F" w14:paraId="797B2C02" w14:textId="77777777" w:rsidTr="00FC5933">
         <w:trPr>
           <w:trHeight w:val="329"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="21D515C0" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="06B0192E" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>不足行數請自行增列</w:t>
+              <w:t>不足</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006F145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>行數請自行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006F145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>增列</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="2CC2B68E" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="44E22BF2" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="33BCABE5" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="681B46E2" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00B35F45" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC5933" w:rsidTr="009C0100">
+      <w:tr w:rsidR="00FC5933" w14:paraId="2AB08CBE" w14:textId="77777777" w:rsidTr="009C0100">
         <w:trPr>
           <w:trHeight w:val="519"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7394" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC5933" w:rsidRPr="00B35F45" w:rsidRDefault="00FC5933" w:rsidP="00FC5933">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="004B5966">
+          <w:p w14:paraId="055435C0" w14:textId="2A2C31C4" w:rsidR="00FC5933" w:rsidRPr="00B35F45" w:rsidRDefault="000B5B24" w:rsidP="00FC5933">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5933" w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點數小計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC5933" w:rsidRPr="00B35F45" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
+          <w:p w14:paraId="0A9EC552" w14:textId="77777777" w:rsidR="00FC5933" w:rsidRPr="00B35F45" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC5933" w:rsidRPr="00B35F45" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
+          <w:p w14:paraId="0804819B" w14:textId="77777777" w:rsidR="00FC5933" w:rsidRPr="00B35F45" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC5933" w:rsidRPr="00B35F45" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
+          <w:p w14:paraId="2FECCE3B" w14:textId="77777777" w:rsidR="00FC5933" w:rsidRPr="00B35F45" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB487F" w:rsidTr="00DB487F">
+      <w:tr w:rsidR="00DB487F" w14:paraId="6C57492C" w14:textId="77777777" w:rsidTr="00B65124">
         <w:trPr>
           <w:trHeight w:val="1247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4663" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="521430A9" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>（二）</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -2299,199 +2488,279 @@
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00FD48F3" w:rsidRDefault="00DB487F" w:rsidP="00EF4221">
+          <w:p w14:paraId="6B9BA2DA" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00FD48F3" w:rsidRDefault="00DB487F" w:rsidP="00EF4221">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>請依序填寫：姓名、著作名稱、期刊名稱、卷數、頁數、發表年份</w:t>
+              <w:t>請依序填寫：姓名、著作名稱、期刊名稱、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006F145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>卷數</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006F145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>、頁數、發表年份</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t xml:space="preserve">(SSCI, Impact Factor;Rank, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">(SSCI, Impact </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
+              <w:t>Factor;Rank</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
               <w:t>領域別</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>並以＊註記該篇所有之通訊作者，檢附每篇論文首頁與以</w:t>
+              <w:t>並以</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>註記該篇所有之通訊作者，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>檢附每篇</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A7162F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>論文首頁與以</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>WOS</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>資料庫為主之證明文件。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="4CC36EC5" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>期刊排名</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(R)</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>與點數</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRDefault="00DB487F" w:rsidP="00EF4221">
+          <w:p w14:paraId="007D52DD" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRDefault="00DB487F" w:rsidP="00EF4221">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">(Impact Factor  </w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
@@ -2542,108 +2811,108 @@
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>所登錄期刊排名</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7162F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="62E08CD9" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>申請人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="5B88533F" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>自評點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="17EE8B34" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>系</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -2671,300 +2940,291 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
-          </w:tcPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4CCCBE" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000750BA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>院</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51339" w:rsidTr="00DB487F">
+      <w:tr w:rsidR="00C51339" w14:paraId="6E275888" w14:textId="77777777" w:rsidTr="00DB487F">
         <w:trPr>
           <w:trHeight w:val="1247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="6B9F0701" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="4EDCB277" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="03B757E0" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00EF4221" w:rsidRPr="00EF4221">
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>0% (4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="2BB2DB48" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00EF4221" w:rsidRPr="00EF4221">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF4221">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>%&lt; R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EF4221" w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>% (3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="079327C3" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R&gt; 50% (</w:t>
             </w:r>
             <w:r w:rsidR="00EF4221">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -2974,281 +3234,287 @@
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="336905B5" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="5F0CCE7D" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="095A742B" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51339" w:rsidTr="00FC5933">
+      <w:tr w:rsidR="00C51339" w14:paraId="287A2820" w14:textId="77777777" w:rsidTr="00FC5933">
         <w:trPr>
           <w:trHeight w:val="1247"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="767C3B1C" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="16F49BFB" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EF4221" w:rsidRPr="00B35F45" w:rsidRDefault="00EF4221" w:rsidP="00EF4221">
+          <w:p w14:paraId="4110BAEF" w14:textId="77777777" w:rsidR="00EF4221" w:rsidRPr="00B35F45" w:rsidRDefault="00EF4221" w:rsidP="00EF4221">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00EF4221">
               <w:rPr>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>0% (4</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF4221" w:rsidRPr="00B35F45" w:rsidRDefault="00EF4221" w:rsidP="00EF4221">
+          <w:p w14:paraId="39E038FE" w14:textId="77777777" w:rsidR="00EF4221" w:rsidRPr="00B35F45" w:rsidRDefault="00EF4221" w:rsidP="00EF4221">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF4221">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>%&lt; R</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50% (3</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00EF4221" w:rsidP="00EF4221">
+          <w:p w14:paraId="69F73DC4" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00EF4221" w:rsidP="00EF4221">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>R&gt; 50% (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -3258,377 +3524,425 @@
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35F45">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="4D096BB5" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="7D75E0FB" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="2E450268" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00B35F45" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB487F" w:rsidTr="00FC5933">
+      <w:tr w:rsidR="00DB487F" w14:paraId="4EB4FD81" w14:textId="77777777" w:rsidTr="00FC5933">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="881" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="71620D04" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="599A57E6" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>不足行數請自行增列</w:t>
+              <w:t>不足</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006F145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>行數請自行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006F145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>增列</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2731" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="112AFFBA" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="39A14EFF" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="7C6070F6" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="1ADA95E4" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="006F145A" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC5933" w:rsidTr="009C0100">
+      <w:tr w:rsidR="00FC5933" w14:paraId="31D75276" w14:textId="77777777" w:rsidTr="009C0100">
         <w:trPr>
           <w:trHeight w:val="513"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7394" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC5933" w:rsidRPr="006F145A" w:rsidRDefault="00FC5933" w:rsidP="00FC5933">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004B5966">
+          <w:p w14:paraId="106E281D" w14:textId="05EA5C94" w:rsidR="00FC5933" w:rsidRPr="006F145A" w:rsidRDefault="000B5B24" w:rsidP="00FC5933">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5933" w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點數小計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC5933" w:rsidRPr="006F145A" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
+          <w:p w14:paraId="6D05A9BD" w14:textId="77777777" w:rsidR="00FC5933" w:rsidRPr="006F145A" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC5933" w:rsidRPr="006F145A" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
+          <w:p w14:paraId="0D4DA343" w14:textId="77777777" w:rsidR="00FC5933" w:rsidRPr="006F145A" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC5933" w:rsidRPr="006F145A" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
+          <w:p w14:paraId="767CEE85" w14:textId="77777777" w:rsidR="00FC5933" w:rsidRPr="006F145A" w:rsidRDefault="00FC5933" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB487F" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="00DB487F" w14:paraId="6D3E6D1C" w14:textId="77777777" w:rsidTr="00B07B5A">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9902" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="004B5966" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="2C83534F" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="004B5966" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00C51339">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
@@ -3686,361 +4000,367 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>年內</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="004B5966" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="451FBA64" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="004B5966" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB487F" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="00DB487F" w14:paraId="0196EEEC" w14:textId="77777777" w:rsidTr="00BD4733">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EECC2C3" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2602" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF8626C" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>類別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3855" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:tcW w:w="3723" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E489D2" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>名稱</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00C51339" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="44882D28" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00C51339" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>學術期刊：</w:t>
             </w:r>
             <w:r w:rsidR="00DB487F" w:rsidRPr="00C51339">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>姓名、著作名稱、期刊名稱、卷數、頁數、</w:t>
-            </w:r>
+              <w:t>姓名、著作名稱、期刊名稱、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00DB487F" w:rsidRPr="00C51339">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
+              <w:t>卷數</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DB487F" w:rsidRPr="00C51339">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>、頁數、</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB487F" w:rsidRPr="00C51339">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DB487F" w:rsidRPr="00C51339">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>發表年份</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C51339" w:rsidRPr="00C51339" w:rsidRDefault="00C51339" w:rsidP="00C51339">
+          <w:p w14:paraId="373938B7" w14:textId="77777777" w:rsidR="00C51339" w:rsidRPr="00C51339" w:rsidRDefault="00C51339" w:rsidP="00C51339">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>專業書籍：書籍名稱、出版社、出版年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>月、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>ISBN</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00C51339" w:rsidP="00DB487F">
+          <w:p w14:paraId="29418E83" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00C51339" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>發明專利：</w:t>
             </w:r>
             <w:r w:rsidR="00DB487F" w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>專利名稱、發表年份</w:t>
             </w:r>
             <w:r w:rsidR="00DB487F" w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="5304FCBF" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>申請人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="05D5486C" w14:textId="7853EE74" w:rsidR="00DB487F" w:rsidRPr="00B65124" w:rsidRDefault="00DB487F" w:rsidP="00B65124">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>自評點數</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00780B8C" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
-[...10 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="62480AC9" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>系</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
@@ -4057,133 +4377,121 @@
               <w:t>所</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C16CBD8" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000750BA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>院</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB487F" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="00DB487F" w14:paraId="0618DAE3" w14:textId="77777777" w:rsidTr="00BD4733">
         <w:trPr>
           <w:trHeight w:val="1020"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16587D5C" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2602" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="0095114C" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCDF54C" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="0095114C" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00C51339">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>非</w:t>
@@ -4247,51 +4555,51 @@
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0095114C" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidR="0095114C" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="07483B28" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00C51339">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>公開出版具ISBN之專業書籍</w:t>
             </w:r>
@@ -4302,51 +4610,51 @@
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0095114C" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>每冊2點</w:t>
             </w:r>
             <w:r w:rsidR="0095114C" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="79121923" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>發明專利</w:t>
             </w:r>
@@ -4380,153 +4688,153 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0095114C" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidR="0095114C" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3855" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:tcW w:w="3723" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="465B48FA" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="370B8300" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="4FAD6B38" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="4AF7237A" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB487F" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="00DB487F" w14:paraId="491550E8" w14:textId="77777777" w:rsidTr="00BD4733">
         <w:trPr>
           <w:trHeight w:val="1020"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0291E899" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2602" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FC5933" w:rsidRPr="0095114C" w:rsidRDefault="00FC5933" w:rsidP="00FC5933">
+            <w:tcW w:w="2734" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3294D68D" w14:textId="77777777" w:rsidR="00FC5933" w:rsidRPr="0095114C" w:rsidRDefault="00FC5933" w:rsidP="00FC5933">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>非</w:t>
@@ -4590,98 +4898,98 @@
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC5933" w:rsidRPr="00BB44A4" w:rsidRDefault="00FC5933" w:rsidP="00FC5933">
+          <w:p w14:paraId="12F7B612" w14:textId="77777777" w:rsidR="00FC5933" w:rsidRPr="00BB44A4" w:rsidRDefault="00FC5933" w:rsidP="00FC5933">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□公開出版具ISBN之專業書籍</w:t>
             </w:r>
             <w:r w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>每冊2點</w:t>
             </w:r>
             <w:r w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00FC5933" w:rsidP="00FC5933">
+          <w:p w14:paraId="441088A9" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00FC5933" w:rsidP="00FC5933">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>發明專利</w:t>
             </w:r>
@@ -4715,142 +5023,169 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3855" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+            <w:tcW w:w="3723" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4957971B" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="404CCD3C" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="5D6A5C40" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
+          <w:p w14:paraId="5461DAD7" w14:textId="77777777" w:rsidR="00DB487F" w:rsidRPr="00BB44A4" w:rsidRDefault="00DB487F" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5844" w:rsidTr="009C0100">
+      <w:tr w:rsidR="002E5844" w14:paraId="3188CADC" w14:textId="77777777" w:rsidTr="000B5B24">
         <w:trPr>
-          <w:trHeight w:val="603"/>
+          <w:trHeight w:val="604"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7394" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="002E5844" w:rsidP="002E5844">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004B5966">
+          <w:p w14:paraId="51CDB636" w14:textId="264473B7" w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="000B5B24" w:rsidP="002E5844">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="002E5844" w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點數小計</w:t>
             </w:r>
             <w:r w:rsidR="009C0100" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="009C0100" w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -4905,120 +5240,120 @@
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidR="009C0100" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="002E5844" w:rsidP="00DB487F">
+          <w:p w14:paraId="5BD41EF7" w14:textId="77777777" w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="002E5844" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="002E5844" w:rsidP="00DB487F">
+          <w:p w14:paraId="73B4D267" w14:textId="77777777" w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="002E5844" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="002E5844" w:rsidP="00DB487F">
+          <w:p w14:paraId="7AF8B01A" w14:textId="77777777" w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="002E5844" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5844" w:rsidTr="0041523F">
+      <w:tr w:rsidR="002E5844" w14:paraId="5D4129D3" w14:textId="77777777" w:rsidTr="0041523F">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11156" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="002E5844" w:rsidP="002E5844">
+          <w:p w14:paraId="67DB25AC" w14:textId="77777777" w:rsidR="002E5844" w:rsidRPr="00BB44A4" w:rsidRDefault="002E5844" w:rsidP="002E5844">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5844">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5844">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>四</w:t>
             </w:r>
@@ -5075,117 +5410,117 @@
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5844">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="002E5844">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00C96EA4">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="0BBB7FEB" w14:textId="77777777" w:rsidTr="00B65124">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="27EE6489" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6457" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="7F93B049" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>名稱</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="5FDEDC86" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>研討會論文：作者</w:t>
             </w:r>
@@ -5241,93 +5576,93 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>、舉辦國家</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="03BEF233" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>申請人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="4F5E491F" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>自評點數</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00780B8C" w:rsidRDefault="001E1BA6" w:rsidP="009C0100">
+          <w:p w14:paraId="6F2805BF" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00780B8C" w:rsidRDefault="001E1BA6" w:rsidP="009C0100">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
@@ -5354,51 +5689,51 @@
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="6D716845" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>系</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
@@ -5418,560 +5753,592 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...13 lines deleted...]
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="272684A5" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000750BA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>院</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="0083714A">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="0D217B72" w14:textId="77777777" w:rsidTr="0083714A">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="332702E9" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1BA6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6457" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="7AA76262" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="02763D38" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="0D174B50" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="51B0F7DB" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00AD5EFF">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="6184F980" w14:textId="77777777" w:rsidTr="00AD5EFF">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="5889885F" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1BA6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6457" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="2F419B0D" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="02E602D7" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="4D079FA9" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
+          <w:p w14:paraId="38850105" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="00DB487F">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00AD5EFF">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="04942486" w14:textId="77777777" w:rsidTr="00AD5EFF">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="456497CA" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6457" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="3F1FF6A0" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>不足行數請自行增列</w:t>
-            </w:r>
+              <w:t>不足</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
+              <w:t>行數請自行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>增列</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="48453496" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="21FF3DE1" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="57F59CFB" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="604A03B0" w14:textId="77777777" w:rsidTr="00B07B5A">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7394" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
-[...17 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="4249EC44" w14:textId="5E8DFD6C" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="000B5B24" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>四</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="001E1BA6" w:rsidRPr="004B5966">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
               <w:t>點數小計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="28F9C066" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="1056DEC7" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="6FAD23F9" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="0D78FD29" w14:textId="77777777" w:rsidTr="00B07B5A">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7394" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="127C5713" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>三</w:t>
             </w:r>
@@ -6047,131 +6414,131 @@
             </w:r>
             <w:r w:rsidR="009C0100" w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="4725291A" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="77A6A2EF" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="4EC59885" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="000B5B24" w14:paraId="1EB4F459" w14:textId="77777777" w:rsidTr="0096671B">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9902" w:type="dxa"/>
-            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="11156" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="69CAA8A7" w14:textId="5697935B" w:rsidR="000B5B24" w:rsidRPr="004B5966" w:rsidRDefault="000B5B24" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="24"/>
+                <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>五</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -6205,394 +6572,385 @@
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>年內</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="13F18093" w14:textId="77777777" w:rsidTr="008008AB">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="1F0EC078" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="13FA6FAC" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>計畫名稱</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="099AD62E" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>須以計畫主持人身分執行</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="14175B23" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="5F0FF892" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>累積金額</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>總點數</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="009C0100">
+          <w:p w14:paraId="02BFF559" w14:textId="276794C9" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="009C0100">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>累積滿</w:t>
             </w:r>
+            <w:r w:rsidR="000B1822" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>萬元</w:t>
+            </w:r>
             <w:r w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>200</w:t>
+              <w:t>得</w:t>
             </w:r>
             <w:r w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>萬元得</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>點</w:t>
             </w:r>
             <w:r w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>點</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="193417EC" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>申請人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="7E86823D" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>自評點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="093F5646" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>系</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -6611,548 +6969,594 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDD757F" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000750BA">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>院</w:t>
             </w:r>
             <w:r w:rsidRPr="006F145A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>教評會評量點數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="6A9D85CA" w14:textId="77777777" w:rsidTr="00B07B5A">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DE4F69" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="159937FA" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="32053A94" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="0DA5018E" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="0E396A7F" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="4BB74FAB" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="5278428A" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="06B56C03" w14:textId="77777777" w:rsidTr="00B07B5A">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38229889" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="224286CE" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="6D3A47CD" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="6FE181CD" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="393D78E7" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="06541142" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="6226D48F" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="0FF28854" w14:textId="77777777" w:rsidTr="00B07B5A">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="937" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="78FD5E71" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="2B1D0D76" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>不足行數請自行增列</w:t>
+              <w:t>不足</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>行數請自行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>增列</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB44A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="149A3DD0" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="7C421526" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="0E3242AD" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="3934A1AB" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="332AE727" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="00BB44A4" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="7760A5AD" w14:textId="77777777" w:rsidTr="00B07B5A">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7394" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="004B5966">
+          <w:p w14:paraId="6664CB17" w14:textId="77EBF414" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="000B5B24" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>五</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="001E1BA6" w:rsidRPr="004B5966">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>點數小計</w:t>
             </w:r>
             <w:r w:rsidR="009C0100" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="009C0100" w:rsidRPr="009C0100">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -7209,384 +7613,3335 @@
               <w:t>點</w:t>
             </w:r>
             <w:r w:rsidR="009C0100" w:rsidRPr="0095114C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="43D0239F" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="22F364AE" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="6E6A197C" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="000B5B24" w:rsidRPr="004B5966" w14:paraId="799EDF47" w14:textId="77777777" w:rsidTr="004314DE">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11156" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBFA80D" w14:textId="6E461D45" w:rsidR="000B5B24" w:rsidRPr="004B5966" w:rsidRDefault="000B5B24" w:rsidP="004C375C">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004314DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="004314DE" w:rsidRPr="004314DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004314DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="004314DE" w:rsidRPr="004314DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>新聘專任</w:t>
+            </w:r>
+            <w:r w:rsidR="004314DE" w:rsidRPr="004314DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004314DE" w:rsidRPr="004314DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>案</w:t>
+            </w:r>
+            <w:r w:rsidR="004314DE" w:rsidRPr="004314DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="004314DE" w:rsidRPr="004314DE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>助理教授加計之點數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4733" w14:paraId="5E4F4EA7" w14:textId="77777777" w:rsidTr="00C047E1">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9068F0" w14:textId="539C6057" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="004314DE">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>編號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B94F1D" w14:textId="2AEBD22B" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="004314DE">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>項目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A2855D" w14:textId="399AB543" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="009A6457" w:rsidP="004314DE">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>佐證</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF5686F" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="00BB44A4" w:rsidRDefault="00BD4733" w:rsidP="004314DE">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>申請人</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52168685" w14:textId="0DB42B71" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="004314DE">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>自評點數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45337329" w14:textId="53F33B9B" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="004314DE">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>系</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>所</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB44A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>教評會評量點數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D5B360" w14:textId="354293EF" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="004314DE">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000750BA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>院</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>教評會評量點數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4733" w14:paraId="37583829" w14:textId="77777777" w:rsidTr="00B524FF">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="663EB7AA" w14:textId="6DE3C0D9" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7B918C" w14:textId="77777777" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="00D00403" w:rsidP="009A6457">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>現任或曾任本校或其他公</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24BFDFE5" w14:textId="77777777" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="00D00403" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>私立大學或科技大學專任</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E7AA5BA" w14:textId="77777777" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="00D00403" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>案</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>教師，累計每服務滿二</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7981A0A4" w14:textId="77777777" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="00D00403" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>學年，得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點，最高得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="0F18E754" w14:textId="7CFCA70A" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="00D00403" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0776372F" w14:textId="0052651F" w:rsidR="009A6457" w:rsidRPr="000402D2" w:rsidRDefault="00B524FF" w:rsidP="009A6457">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>請填寫</w:t>
+            </w:r>
+            <w:r w:rsidR="009A6457" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>學校名稱、服務期間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C137EC" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="378B2F81" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71AA2860" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DBD3C7" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4733" w14:paraId="57B6935E" w14:textId="77777777" w:rsidTr="00B524FF">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7D6B3B" w14:textId="124073EA" w:rsidR="00BD4733" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55877B11" w14:textId="5870EB70" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="00D00403" w:rsidP="009A6457">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>應聘時間距取得博士學三年內，得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點，距取得博士學位五年內，得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidR="009A6457" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點，最高得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B47529F" w14:textId="1C8308DA" w:rsidR="009A6457" w:rsidRPr="000402D2" w:rsidRDefault="00B524FF" w:rsidP="009A6457">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>請填寫</w:t>
+            </w:r>
+            <w:r w:rsidR="009A6457" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>學校名稱、取得學位時間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D2B72C7" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DF1395" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FF2C6B" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6657F749" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A6457" w14:paraId="6D3ED313" w14:textId="77777777" w:rsidTr="009A6457">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="7394" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D95D3F1" w14:textId="62471F9B" w:rsidR="009A6457" w:rsidRPr="004B5966" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>上述兩點點數小計：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C0100">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>最高得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C0100">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F08691" w14:textId="77777777" w:rsidR="009A6457" w:rsidRPr="004B5966" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01671D21" w14:textId="77777777" w:rsidR="009A6457" w:rsidRPr="004B5966" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD53428" w14:textId="77777777" w:rsidR="009A6457" w:rsidRPr="004B5966" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4733" w14:paraId="59136A24" w14:textId="77777777" w:rsidTr="00B524FF">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28410005" w14:textId="3F77E06E" w:rsidR="00BD4733" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AA8A5E" w14:textId="218618F0" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="00D00403" w:rsidP="009A6457">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>持有與任教領域相關核心專門職業及技術人員高普考試證照，得依證照等級每件</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidR="000B1822" w:rsidRPr="00FE05F0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000B1822" w:rsidRPr="00FE05F0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>~2</w:t>
+            </w:r>
+            <w:r w:rsidR="000B1822" w:rsidRPr="00FE05F0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+            <w:r w:rsidR="000B1822" w:rsidRPr="00FE05F0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(高考或同等級考試計2點，普考或同等級考試計1點)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE05F0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>，最高得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A55F326" w14:textId="2A69CD4B" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="00B524FF" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>請填寫</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>證照名稱</w:t>
+            </w:r>
+            <w:r w:rsidR="00037399" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00037399" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>證書編號</w:t>
+            </w:r>
+            <w:r w:rsidR="00037399" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>、級別、生效日期</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B73D816" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66359284" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3042B995" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD644A0" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4733" w14:paraId="39FEE788" w14:textId="77777777" w:rsidTr="00B524FF">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40812998" w14:textId="74E9A16B" w:rsidR="00BD4733" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36257D4B" w14:textId="5B811CB5" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="009A6457" w:rsidP="009A6457">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>指導學生申請通過國科會大專生計畫，每件得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點，最高得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="307D477A" w14:textId="79580287" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="00B524FF" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>請填寫</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計畫名稱、</w:t>
+            </w:r>
+            <w:r w:rsidR="00372165" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>執行期間</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77467C71" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6620EA2B" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C45BD9" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="630460B5" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A6457" w14:paraId="2AD06784" w14:textId="77777777" w:rsidTr="00B524FF">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BB911A" w14:textId="41E26E52" w:rsidR="009A6457" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="753CCECD" w14:textId="77777777" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="009A6457" w:rsidP="009A6457">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>取得國外博士學位之所屬</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="370CA811" w14:textId="37B0208E" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="009A6457" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>大學，該大學排名為全球</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00D55057" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>三</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="149EC63B" w14:textId="77777777" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="009A6457" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>百大</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>以內，得採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點，大</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F6C7BF" w14:textId="77777777" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="009A6457" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>學排名為全球一百大以內，</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645925F8" w14:textId="77777777" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="009A6457" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點，最高得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DBA7652" w14:textId="4B128797" w:rsidR="009A6457" w:rsidRPr="000402D2" w:rsidRDefault="009A6457" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="504" w:right="-23" w:hangingChars="210" w:hanging="504"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B5F5511" w14:textId="6517A995" w:rsidR="00B524FF" w:rsidRPr="000402D2" w:rsidRDefault="00B524FF" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:overflowPunct w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:ind w:right="-23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>請填寫</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>學校名稱、當年度</w:t>
+            </w:r>
+            <w:r w:rsidR="00D55057" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>THE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>排名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="755A2CEF" w14:textId="77777777" w:rsidR="009A6457" w:rsidRPr="000402D2" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7AC47D" w14:textId="77777777" w:rsidR="009A6457" w:rsidRPr="004B5966" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D0A608" w14:textId="77777777" w:rsidR="009A6457" w:rsidRPr="004B5966" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="367E6AB5" w14:textId="77777777" w:rsidR="009A6457" w:rsidRPr="004B5966" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4733" w14:paraId="0596E327" w14:textId="77777777" w:rsidTr="00B524FF">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504CA7EE" w14:textId="26AF21B9" w:rsidR="00BD4733" w:rsidRDefault="009A6457" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D325C9" w14:textId="33C95E5D" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="009A6457" w:rsidP="009A6457">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>曾獲國科會補助博士生及博士後赴國外研究</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>千里馬計畫</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>者，得加計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B150138" w14:textId="410D409D" w:rsidR="00BD4733" w:rsidRPr="000402D2" w:rsidRDefault="00B524FF" w:rsidP="00B524FF">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>計畫編號、執行期</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D55057" w:rsidRPr="000402D2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDC865B" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1B0FB4" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B361A2D" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4733" w14:paraId="699F07EE" w14:textId="77777777" w:rsidTr="004402B4">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A74ED86" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C8E281" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3494" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19934F51" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43568508" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="693A5CFE" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0E7B59" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4733" w14:paraId="5274FCC6" w14:textId="77777777" w:rsidTr="004E4F30">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7394" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DC4591" w14:textId="6B3D2B28" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>六</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5966">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>點數小計</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AA2A86" w14:textId="3693F2F4" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522E1A44" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB27666" w14:textId="77777777" w:rsidR="00BD4733" w:rsidRPr="004B5966" w:rsidRDefault="00BD4733" w:rsidP="001E1BA6">
+            <w:pPr>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E1BA6" w14:paraId="26965FA5" w14:textId="77777777" w:rsidTr="00B07B5A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7394" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="51C0D2F6" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="6D69FD9B" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="16332623" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="434AC5E3" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E1BA6" w:rsidTr="00B07B5A">
+      <w:tr w:rsidR="001E1BA6" w14:paraId="69E5A8C4" w14:textId="77777777" w:rsidTr="00B07B5A">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7394" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="71E01009" w14:textId="38CD7B06" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>合計總點數</w:t>
             </w:r>
             <w:r w:rsidR="005C12B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="005C12B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005C12B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)~(</w:t>
             </w:r>
-            <w:r w:rsidR="005C12B2">
-[...6 lines deleted...]
-              <w:t>五</w:t>
+            <w:r w:rsidR="00BD4733">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>六</w:t>
             </w:r>
             <w:r w:rsidR="005C12B2">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="3BD413F8" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="520EDDBF" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
+          <w:p w14:paraId="1F5DBB42" w14:textId="77777777" w:rsidR="001E1BA6" w:rsidRPr="004B5966" w:rsidRDefault="001E1BA6" w:rsidP="001E1BA6">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A53604" w:rsidRPr="007B0E04" w:rsidRDefault="00A53604" w:rsidP="00A53604">
+    <w:p w14:paraId="2A886695" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="007B0E04" w:rsidRDefault="00A53604" w:rsidP="00A53604">
       <w:pPr>
         <w:ind w:left="727" w:right="-20" w:hangingChars="303" w:hanging="727"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：申請人應為上述計點論文之</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>第一作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -7622,111 +10977,149 @@
         </w:rPr>
         <w:t>(Corresponding</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Author) </w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53604" w:rsidRPr="007B0E04" w:rsidRDefault="00A53604" w:rsidP="00A53604">
+    <w:p w14:paraId="4DD433E0" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="007B0E04" w:rsidRDefault="00A53604" w:rsidP="00A53604">
       <w:pPr>
         <w:ind w:left="727" w:right="-20" w:hangingChars="303" w:hanging="727"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>：請檢附期刊發表之論文首頁及各篇期刊排名。期刊排名以該論文紙本刊登出版當年度為準</w:t>
+        <w:t>：請檢附期刊發表之論文首頁及各篇期刊排名。期刊排名以該論文紙本刊登出版當年度為</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>準</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F86891">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>，無該出版年度之排名者，以前一年度為準</w:t>
+        <w:t>，無該出版年度之排名者，以前</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F86891">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F86891">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年度為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F86891">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>準</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53604" w:rsidRDefault="00A53604" w:rsidP="00A53604">
+    <w:p w14:paraId="60D6F8BB" w14:textId="77777777" w:rsidR="00A53604" w:rsidRDefault="00A53604" w:rsidP="00A53604">
       <w:pPr>
         <w:ind w:left="727" w:right="-20" w:hangingChars="303" w:hanging="727"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：新聘專任教授至少需</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -7767,133 +11160,137 @@
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>點</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD48F3" w:rsidRDefault="00FD48F3" w:rsidP="009C0100">
+    <w:p w14:paraId="32110E67" w14:textId="77777777" w:rsidR="00FD48F3" w:rsidRDefault="00FD48F3" w:rsidP="009C0100">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD48F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>五年之</w:t>
       </w:r>
       <w:r w:rsidR="009C0100">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>起</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD48F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>算時間，以刊登徵聘公告之最後收件截止日為基準往前推算五年</w:t>
       </w:r>
       <w:r w:rsidR="009C0100">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD48F3" w:rsidRDefault="00FD48F3" w:rsidP="00FD48F3">
+    <w:p w14:paraId="5362518B" w14:textId="77777777" w:rsidR="00FD48F3" w:rsidRDefault="00FD48F3" w:rsidP="00FD48F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>註</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD48F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>學術著作自</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD48F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
@@ -7944,146 +11341,309 @@
         <w:t>MDPI</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD48F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD48F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Frontiers Media</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD48F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>及</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD48F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Hindawi Publishing Corporation</w:t>
+        <w:t>Hindawi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FD48F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publishing Corporation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD48F3" w:rsidRPr="00FD48F3" w:rsidRDefault="00FD48F3" w:rsidP="00FD48F3">
+    <w:p w14:paraId="7DDF3050" w14:textId="219B61ED" w:rsidR="00FD48F3" w:rsidRDefault="00FD48F3" w:rsidP="00FD48F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD48F3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>等出版社之期刊不予計算。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53604" w:rsidRPr="007B0E04" w:rsidRDefault="00A53604" w:rsidP="00A53604">
+    <w:p w14:paraId="61088D99" w14:textId="3954EF41" w:rsidR="000B5B24" w:rsidRPr="000402D2" w:rsidRDefault="000B5B24" w:rsidP="00FD48F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:right="-23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000402D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>註</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000402D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>：新聘助理教授專業點數統一訂定為「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>點」，其中學術著作點數至少</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>點。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764D5FB3" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="007B0E04" w:rsidRDefault="00A53604" w:rsidP="00A53604">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>擬聘教師</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請簽名</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>：＿＿＿＿＿＿＿＿＿＿＿日期：＿＿＿年＿＿＿月＿＿＿日</w:t>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿＿＿＿＿＿＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>日期：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53604" w:rsidRDefault="00A53604" w:rsidP="00A53604">
+    <w:p w14:paraId="115D52F0" w14:textId="77777777" w:rsidR="00A53604" w:rsidRDefault="00A53604" w:rsidP="00A53604">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>系</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -8097,71 +11657,135 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>主管</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>＿＿＿＿＿＿＿＿＿＿＿＿＿＿日期：＿＿＿年＿＿＿月＿＿＿日</w:t>
+        <w:t>＿＿＿＿＿＿＿＿＿＿＿＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>日期：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53604" w:rsidRPr="000772FE" w:rsidRDefault="00A53604" w:rsidP="00A53604">
+    <w:p w14:paraId="44436CDF" w14:textId="77777777" w:rsidR="00A53604" w:rsidRPr="000772FE" w:rsidRDefault="00A53604" w:rsidP="00A53604">
       <w:pPr>
         <w:spacing w:before="1" w:line="80" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A53604" w:rsidRDefault="00A53604" w:rsidP="00A53604">
+    <w:p w14:paraId="69B47CE1" w14:textId="77777777" w:rsidR="00A53604" w:rsidRDefault="00A53604" w:rsidP="00A53604">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030B81">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>院</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
@@ -8169,145 +11793,228 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>長</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0E04">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>日期：＿＿＿年＿＿＿月＿＿＿日</w:t>
+        <w:t>日期：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＿＿＿</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B0E04">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A53604" w:rsidSect="00FC5933">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="567" w:bottom="1440" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002A4A49" w:rsidRDefault="002A4A49" w:rsidP="00A53604">
+    <w:p w14:paraId="08BF7100" w14:textId="77777777" w:rsidR="000A4248" w:rsidRDefault="000A4248" w:rsidP="00A53604">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002A4A49" w:rsidRDefault="002A4A49" w:rsidP="00A53604">
+    <w:p w14:paraId="544762C9" w14:textId="77777777" w:rsidR="000A4248" w:rsidRDefault="000A4248" w:rsidP="00A53604">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="DF Kai Shu"/>
+    <w:altName w:val="標楷體"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002A4A49" w:rsidRDefault="002A4A49" w:rsidP="00A53604">
+    <w:p w14:paraId="02299745" w14:textId="77777777" w:rsidR="000A4248" w:rsidRDefault="000A4248" w:rsidP="00A53604">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002A4A49" w:rsidRDefault="002A4A49" w:rsidP="00A53604">
+    <w:p w14:paraId="6DBFFB70" w14:textId="77777777" w:rsidR="000A4248" w:rsidRDefault="000A4248" w:rsidP="00A53604">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="23F1C2BE" w14:textId="4025CBFC" w:rsidR="00C23046" w:rsidRPr="00C23046" w:rsidRDefault="00C23046">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:sz w:val="30"/>
+        <w:szCs w:val="30"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C23046">
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:sz w:val="30"/>
+        <w:szCs w:val="30"/>
+      </w:rPr>
+      <w:t>附件</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2489A00B" w14:textId="77777777" w:rsidR="00C23046" w:rsidRDefault="00C23046">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29ED1E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28909424"/>
     <w:lvl w:ilvl="0" w:tplc="C1E4CEC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -8353,158 +12060,299 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3A666C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2818712C"/>
+    <w:lvl w:ilvl="0" w:tplc="62EA381E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1491677444">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1907688117">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="131077" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0001203E"/>
     <w:rsid w:val="0001203E"/>
+    <w:rsid w:val="00037399"/>
+    <w:rsid w:val="000402D2"/>
+    <w:rsid w:val="000A19CB"/>
+    <w:rsid w:val="000A4248"/>
+    <w:rsid w:val="000B1822"/>
+    <w:rsid w:val="000B5B24"/>
     <w:rsid w:val="001E1BA6"/>
     <w:rsid w:val="002A4A49"/>
     <w:rsid w:val="002E5844"/>
+    <w:rsid w:val="00372165"/>
     <w:rsid w:val="0041523F"/>
+    <w:rsid w:val="004314DE"/>
     <w:rsid w:val="00526027"/>
     <w:rsid w:val="005C12B2"/>
     <w:rsid w:val="007D4A1A"/>
+    <w:rsid w:val="008008AB"/>
     <w:rsid w:val="009405E8"/>
+    <w:rsid w:val="00940F06"/>
     <w:rsid w:val="0095114C"/>
+    <w:rsid w:val="009A6457"/>
     <w:rsid w:val="009C0100"/>
     <w:rsid w:val="00A53604"/>
+    <w:rsid w:val="00B524FF"/>
+    <w:rsid w:val="00B65124"/>
+    <w:rsid w:val="00BD4733"/>
+    <w:rsid w:val="00C05E1C"/>
+    <w:rsid w:val="00C23046"/>
     <w:rsid w:val="00C51339"/>
+    <w:rsid w:val="00D00403"/>
+    <w:rsid w:val="00D55057"/>
+    <w:rsid w:val="00D57DD3"/>
     <w:rsid w:val="00D62066"/>
     <w:rsid w:val="00DB487F"/>
     <w:rsid w:val="00EF4221"/>
     <w:rsid w:val="00F86891"/>
     <w:rsid w:val="00FC5933"/>
     <w:rsid w:val="00FD48F3"/>
+    <w:rsid w:val="00FE05F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3C9091B8"/>
+  <w14:docId w14:val="1DC8EB0C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{49008520-A3D8-4B3B-8B43-CAD8408FE3AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8832,50 +12680,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A53604"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -8973,58 +12826,151 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C51339"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1713105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="73942023">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="386148614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="389154018">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="595793810">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="718549635">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1894998152">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9248,55 +13194,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1794</Characters>
+  <Pages>4</Pages>
+  <Words>1312</Words>
+  <Characters>1366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2104</CharactersWithSpaces>
+  <CharactersWithSpaces>2608</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>